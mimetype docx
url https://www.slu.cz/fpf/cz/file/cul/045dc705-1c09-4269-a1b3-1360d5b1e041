--- v0 (2026-02-11)
+++ v1 (2026-04-01)
@@ -1,63 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="55E4EAF9" w14:textId="77777777" w:rsidR="002F66ED" w:rsidRPr="006A7668" w:rsidRDefault="006F1595" w:rsidP="006A7668">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="55E4EAF9" w14:textId="77777777" w:rsidR="002F66ED" w:rsidRDefault="006F1595" w:rsidP="002718C4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002718C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Rámcové smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE82324" w14:textId="77777777" w:rsidR="002718C4" w:rsidRPr="002718C4" w:rsidRDefault="002718C4" w:rsidP="002718C4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4A173091" w14:textId="77777777" w:rsidR="006F1595" w:rsidRPr="006A7668" w:rsidRDefault="00583BEB" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutární město </w:t>
       </w:r>
       <w:r w:rsidR="006F1595" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Opav</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -556,92 +568,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6774B270" w14:textId="77777777" w:rsidR="001227F3" w:rsidRPr="006A7668" w:rsidRDefault="001227F3" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Siemens, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EE68A1" w14:textId="77777777" w:rsidR="006378FF" w:rsidRPr="006A7668" w:rsidRDefault="006378FF" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bc. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zdeněk  Mutina</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Údržba veřejné zeleně</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F309839" w14:textId="77777777" w:rsidR="008208AB" w:rsidRPr="006A7668" w:rsidRDefault="008208AB" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Elektro MAR a.s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564C6ADF" w14:textId="77777777" w:rsidR="008208AB" w:rsidRPr="006A7668" w:rsidRDefault="007C01BD" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Súkromná</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> základná škola Nová </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dubnica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4CACC547" w14:textId="77777777" w:rsidR="001F01A5" w:rsidRPr="006A7668" w:rsidRDefault="001F01A5" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -1204,50 +1216,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> v </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>České Ves, Jeseník (leden-únor 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207618EC" w14:textId="77777777" w:rsidR="00B20FC4" w:rsidRPr="006A7668" w:rsidRDefault="00B20FC4" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Automation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> s.r.o. Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA6D4BF" w14:textId="77777777" w:rsidR="00B35BEA" w:rsidRPr="006A7668" w:rsidRDefault="00B35BEA" w:rsidP="006A7668">
@@ -1259,1148 +1272,1147 @@
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Základní škola a Mateřská škola Ostrava-Zábřeh</w:t>
       </w:r>
       <w:r w:rsidR="00225488" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="343C9A60" w14:textId="77777777" w:rsidR="00225488" w:rsidRPr="006A7668" w:rsidRDefault="00225488" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Luděk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Schweidler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nádražní 230, 74791 Štítina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FB1970" w14:textId="77777777" w:rsidR="00C85B8C" w:rsidRPr="006A7668" w:rsidRDefault="00C85B8C" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="lrzxr"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rabasová Miluše – notářka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="lrzxr"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Na Hradbách 2632/18, 702 00 Moravská Ostrava a Přívoz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230B98E2" w14:textId="77777777" w:rsidR="005A7CA7" w:rsidRPr="006A7668" w:rsidRDefault="005A7CA7" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Základní škola </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Elementary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chrjukinova 12 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF4DC9D" w14:textId="77777777" w:rsidR="005A7CA7" w:rsidRPr="006A7668" w:rsidRDefault="00E513AE" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUDr. Eva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cechlová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, notářka v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E333A3" w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bohumíně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C02396" w14:textId="77777777" w:rsidR="00E333A3" w:rsidRPr="006A7668" w:rsidRDefault="00E333A3" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAVOZ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>spol.s.r.o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0022264F" w14:textId="77777777" w:rsidR="00D0048F" w:rsidRPr="006A7668" w:rsidRDefault="00D0048F" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jwood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>zakázkové</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> truhlářství</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39245EFF" w14:textId="77777777" w:rsidR="00A84BFA" w:rsidRPr="006A7668" w:rsidRDefault="00A84BFA" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mlýn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Herber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spol, s.r.o., Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435D1C41" w14:textId="77777777" w:rsidR="00932514" w:rsidRPr="006A7668" w:rsidRDefault="00932514" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Kleibová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6611B3A4" w14:textId="77777777" w:rsidR="00932514" w:rsidRPr="006A7668" w:rsidRDefault="00932514" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Vysoká škola báňská – Technická univerzita Ostrava</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ubytovací služby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50258619" w14:textId="77777777" w:rsidR="00B97D66" w:rsidRPr="006A7668" w:rsidRDefault="00B97D66" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Morava kroužky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>spolek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Hlučín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A966006" w14:textId="77777777" w:rsidR="00C85B8C" w:rsidRPr="006A7668" w:rsidRDefault="00FE6FBE" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Základní škola Liptál, okres Vsetín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EE9216" w14:textId="77777777" w:rsidR="007D5A61" w:rsidRPr="006A7668" w:rsidRDefault="007D5A61" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Jazyková škola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vzdělávací agentura s.r.o. na ořechovce Praha </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C67098B" w14:textId="77777777" w:rsidR="00DE6043" w:rsidRPr="006A7668" w:rsidRDefault="00DE6043" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.O. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Chance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ostrava </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Sportclub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E5F224" w14:textId="77777777" w:rsidR="006503E4" w:rsidRPr="006A7668" w:rsidRDefault="006503E4" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FIT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Sports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>. Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B86FDFC" w14:textId="77777777" w:rsidR="006503E4" w:rsidRPr="006A7668" w:rsidRDefault="006503E4" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Zemský archiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="00845BE3" w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Opavě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CA7B26" w14:textId="77777777" w:rsidR="00845BE3" w:rsidRPr="006A7668" w:rsidRDefault="00845BE3" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STRABAG AG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ortenburgerstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Austria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06E3290A" w14:textId="77777777" w:rsidR="00845BE3" w:rsidRPr="006A7668" w:rsidRDefault="00845BE3" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stöcklin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Logistik AG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schweiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="53AA1C01" w14:textId="77777777" w:rsidR="00826ACF" w:rsidRPr="006A7668" w:rsidRDefault="00826ACF" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Racing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team s.r.o., Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4001351E" w14:textId="77777777" w:rsidR="00961B29" w:rsidRPr="006A7668" w:rsidRDefault="00961B29" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>REMARK reality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; marketing s.r.o. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hotel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Kramer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>, Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095FA92D" w14:textId="77777777" w:rsidR="00B50CB7" w:rsidRPr="006A7668" w:rsidRDefault="00B50CB7" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Viessmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spol. s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r.o..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9DEB1" w14:textId="77777777" w:rsidR="00A7381B" w:rsidRPr="006A7668" w:rsidRDefault="00A7381B" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bohemia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Troppau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, O.p.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B777B6" w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681100BE" w14:textId="77777777" w:rsidR="00A674DD" w:rsidRPr="006A7668" w:rsidRDefault="00A674DD" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zahradnictví Poledne, Hradec nad Moravicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F566E0F" w14:textId="77777777" w:rsidR="00A674DD" w:rsidRPr="006A7668" w:rsidRDefault="00A674DD" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kolmax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s.r.o.,Ostrava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="61C92B03" w14:textId="77777777" w:rsidR="000E2F0E" w:rsidRPr="006A7668" w:rsidRDefault="000E2F0E" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Asobi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, s.r.o. Hrádek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D83EBC7" w14:textId="77777777" w:rsidR="009122ED" w:rsidRPr="006A7668" w:rsidRDefault="009122ED" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Pleas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s.r.o.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havlíčkův </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Brod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F91B64" w14:textId="77777777" w:rsidR="009122ED" w:rsidRPr="006A7668" w:rsidRDefault="009122ED" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>M servis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, spol. s r.o. Ostrava </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179CACF6" w14:textId="77777777" w:rsidR="00A7381B" w:rsidRPr="006A7668" w:rsidRDefault="009122ED" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>TIC BRNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A426D7" w14:textId="77777777" w:rsidR="003C68E3" w:rsidRPr="006A7668" w:rsidRDefault="003C68E3" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> city, a.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6472FF43" w14:textId="77777777" w:rsidR="00683132" w:rsidRPr="006A7668" w:rsidRDefault="00683132" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Motion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s.r.o. Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB7A29B" w14:textId="77777777" w:rsidR="006775EE" w:rsidRPr="006A7668" w:rsidRDefault="006775EE" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>EVERMORE – jazykové a vzdělávací centrum s.r.o. Frýdlant nad Ostravicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E5D20C" w14:textId="77777777" w:rsidR="005B441F" w:rsidRPr="006A7668" w:rsidRDefault="005B441F" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Luděk </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006A7668">
+        <w:t>Hotel Koruna Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B809F9" w14:textId="77777777" w:rsidR="005E6B64" w:rsidRPr="006A7668" w:rsidRDefault="005E6B64" w:rsidP="006A7668">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1051 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Eneza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, s.r.o., Třinec-Staré Město</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576379B6" w14:textId="77777777" w:rsidR="006503E4" w:rsidRPr="006A7668" w:rsidRDefault="00601A80" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DA.AL, s.r.o., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B6AAC" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>corp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006B6AAC" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Milíkov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E41164F" w14:textId="77777777" w:rsidR="0095191C" w:rsidRPr="006A7668" w:rsidRDefault="0095191C" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
@@ -2831,50 +2843,55 @@
     </w:p>
     <w:p w14:paraId="624DB46F" w14:textId="77777777" w:rsidR="00DF20D1" w:rsidRPr="006A7668" w:rsidRDefault="00DF20D1" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=https://www.montessorikladno.cz/ms-kladno/&amp;ved=2ahUKEwiB8o6Cur-IAxX7nP0HHcz6HO0QFnoECB0QAQ&amp;usg=AOvVaw0ICRsvSlwlfZQgaI6zi8XL" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Montessori školka, Kladno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0FF178" w14:textId="77777777" w:rsidR="00DF20D1" w:rsidRPr="006A7668" w:rsidRDefault="00DF20D1" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00855142" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
@@ -2943,50 +2960,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AF7F0E" w14:textId="77777777" w:rsidR="00855142" w:rsidRPr="006A7668" w:rsidRDefault="00855142" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=https://www.fuchs.com/cz/cs/&amp;ved=2ahUKEwioyPaPnv6IAxVNi_0HHULVG2MQFnoECCcQAQ&amp;usg=AOvVaw0fzaPWgjJrBmNeuSZhknjt" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">FUCHS OIL CORP. (CZ), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>SPOL.s.r.o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3445,50 +3467,51 @@
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>ROMOTOP spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4788B6" w14:textId="77777777" w:rsidR="00841477" w:rsidRPr="006A7668" w:rsidRDefault="00841477" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">LOXIA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Architectes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="Zdraznn"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3515,51 +3538,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>ŽOS4trains s.r.o., Studénka-Butovice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFDEE1F" w14:textId="77777777" w:rsidR="00450A01" w:rsidRPr="006A7668" w:rsidRDefault="00450A01" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>VETROPACK NEMŠOVÁ, s.r.o., Slovensko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A4E00B" w14:textId="77777777" w:rsidR="00450A01" w:rsidRPr="006A7668" w:rsidRDefault="00450A01" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Malá – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Giramondo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
@@ -4300,50 +4322,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Kravaře </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E6DD67" w14:textId="256882CB" w:rsidR="00613485" w:rsidRPr="006A7668" w:rsidRDefault="00613485" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Industria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a.s., Kroměříž – Vážany </w:t>
@@ -4354,50 +4377,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=https://www.msvmetal.cz/&amp;ved=2ahUKEwj31-ntlJyRAxUCLhAIHZuIJQQQFnoECA0QAQ&amp;usg=AOvVaw0SvdDm1t1jr_vtWzVjGYLK" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006A7668">
+        <w:rPr>
+          <w:rStyle w:val="v9tjod"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Siemens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Healthcare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4424,192 +4453,311 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>GmbH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vídeň </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A88E95" w14:textId="384ABD96" w:rsidR="004236B2" w:rsidRPr="006A7668" w:rsidRDefault="006C7CA3" w:rsidP="006A7668">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EE7DBF" w:rsidRPr="006A7668">
         <w:rPr>
           <w:rStyle w:val="v9tjod"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>MSV Metal Studénka, a.s.</w:t>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>MSV Metal Studénka, a.s. Studénka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2657F8D6" w14:textId="730F9DAA" w:rsidR="006A7668" w:rsidRPr="000D1BC3" w:rsidRDefault="006A7668" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prestar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006A7668">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="006A7668" w:rsidRPr="006A7668">
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s.r.o., Opava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39208881" w14:textId="0E853EA2" w:rsidR="00C15863" w:rsidRPr="000D1BC3" w:rsidRDefault="00C15863" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jazyková škola AMI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s.r.o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bravantice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C07C48" w14:textId="11828FE2" w:rsidR="00B279FD" w:rsidRPr="000D1BC3" w:rsidRDefault="00B279FD" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moravskoslezská Technologická Akademie, Bruntál</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F87C3F" w14:textId="5BC045A8" w:rsidR="00155DE6" w:rsidRPr="000D1BC3" w:rsidRDefault="00155DE6" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Venore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1BC3">
+        <w:rPr>
+          <w:rStyle w:val="Zdraznn"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Point s.r.o. Ostrava </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79246BF2" w14:textId="77777777" w:rsidR="000D1BC3" w:rsidRPr="000D1BC3" w:rsidRDefault="000D1BC3" w:rsidP="000D1BC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000D1BC3">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Střední škola průmyslová a umělecká, Opava, příspěvková organizace</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01636826" w14:textId="77777777" w:rsidR="000D1BC3" w:rsidRPr="000D1BC3" w:rsidRDefault="000D1BC3" w:rsidP="006A7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000D1BC3" w:rsidRPr="000D1BC3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F1595"/>
     <w:rsid w:val="00012383"/>
     <w:rsid w:val="0004131A"/>
     <w:rsid w:val="00053DFE"/>
     <w:rsid w:val="00086157"/>
     <w:rsid w:val="00094EDE"/>
     <w:rsid w:val="000A69BD"/>
     <w:rsid w:val="000B7671"/>
     <w:rsid w:val="000C6167"/>
+    <w:rsid w:val="000D1BC3"/>
     <w:rsid w:val="000E2F0E"/>
     <w:rsid w:val="00107B2E"/>
     <w:rsid w:val="001227F3"/>
     <w:rsid w:val="00133FFA"/>
+    <w:rsid w:val="00155DE6"/>
     <w:rsid w:val="001B3CD3"/>
     <w:rsid w:val="001C1E33"/>
     <w:rsid w:val="001C5049"/>
     <w:rsid w:val="001D29EF"/>
     <w:rsid w:val="001F01A5"/>
     <w:rsid w:val="0022093B"/>
     <w:rsid w:val="00225488"/>
     <w:rsid w:val="00241080"/>
     <w:rsid w:val="00255EBE"/>
+    <w:rsid w:val="002718C4"/>
     <w:rsid w:val="00291FD9"/>
     <w:rsid w:val="002A4F58"/>
     <w:rsid w:val="002D3097"/>
     <w:rsid w:val="002D77B5"/>
     <w:rsid w:val="002F66ED"/>
     <w:rsid w:val="00316AC6"/>
     <w:rsid w:val="00342D97"/>
     <w:rsid w:val="003559D8"/>
     <w:rsid w:val="00392AED"/>
     <w:rsid w:val="00394E0F"/>
     <w:rsid w:val="003C68E3"/>
     <w:rsid w:val="00403DE0"/>
     <w:rsid w:val="00420DC6"/>
     <w:rsid w:val="004236B2"/>
     <w:rsid w:val="00450A01"/>
     <w:rsid w:val="00462692"/>
     <w:rsid w:val="004A1296"/>
     <w:rsid w:val="004C7F8A"/>
     <w:rsid w:val="0055099F"/>
     <w:rsid w:val="00552525"/>
     <w:rsid w:val="00575ECA"/>
     <w:rsid w:val="00583BEB"/>
     <w:rsid w:val="005A7CA7"/>
+    <w:rsid w:val="005B3A0D"/>
     <w:rsid w:val="005B441F"/>
     <w:rsid w:val="005D064E"/>
     <w:rsid w:val="005E6B64"/>
     <w:rsid w:val="006008FD"/>
     <w:rsid w:val="00601A80"/>
     <w:rsid w:val="00613485"/>
     <w:rsid w:val="00631EC9"/>
     <w:rsid w:val="006378FF"/>
     <w:rsid w:val="00645F24"/>
     <w:rsid w:val="006503E4"/>
     <w:rsid w:val="00656C55"/>
     <w:rsid w:val="006573D9"/>
     <w:rsid w:val="00660A12"/>
     <w:rsid w:val="006775EE"/>
     <w:rsid w:val="00683132"/>
     <w:rsid w:val="00696366"/>
     <w:rsid w:val="006A75E5"/>
     <w:rsid w:val="006A7668"/>
     <w:rsid w:val="006B6AAC"/>
     <w:rsid w:val="006C7CA3"/>
     <w:rsid w:val="006F1595"/>
     <w:rsid w:val="00716CE7"/>
     <w:rsid w:val="007249DB"/>
     <w:rsid w:val="00732FC6"/>
     <w:rsid w:val="00740B67"/>
@@ -4621,79 +4769,83 @@
     <w:rsid w:val="00826ACF"/>
     <w:rsid w:val="00841477"/>
     <w:rsid w:val="00845BE3"/>
     <w:rsid w:val="00855142"/>
     <w:rsid w:val="00865560"/>
     <w:rsid w:val="0086782D"/>
     <w:rsid w:val="008A3919"/>
     <w:rsid w:val="008C66D1"/>
     <w:rsid w:val="008E3857"/>
     <w:rsid w:val="009122ED"/>
     <w:rsid w:val="00921C9B"/>
     <w:rsid w:val="00932514"/>
     <w:rsid w:val="0095191C"/>
     <w:rsid w:val="00961B29"/>
     <w:rsid w:val="00962923"/>
     <w:rsid w:val="009E1AFC"/>
     <w:rsid w:val="00A13803"/>
     <w:rsid w:val="00A3472D"/>
     <w:rsid w:val="00A622F5"/>
     <w:rsid w:val="00A63A3A"/>
     <w:rsid w:val="00A674DD"/>
     <w:rsid w:val="00A7381B"/>
     <w:rsid w:val="00A84BFA"/>
     <w:rsid w:val="00B20FC4"/>
     <w:rsid w:val="00B26B22"/>
+    <w:rsid w:val="00B279FD"/>
     <w:rsid w:val="00B35BEA"/>
     <w:rsid w:val="00B50CB7"/>
     <w:rsid w:val="00B777B6"/>
     <w:rsid w:val="00B97D66"/>
     <w:rsid w:val="00BE046C"/>
+    <w:rsid w:val="00C15863"/>
     <w:rsid w:val="00C5493C"/>
     <w:rsid w:val="00C67A1B"/>
     <w:rsid w:val="00C754EB"/>
     <w:rsid w:val="00C85B8C"/>
     <w:rsid w:val="00CB136F"/>
     <w:rsid w:val="00CC05F7"/>
     <w:rsid w:val="00CC57BD"/>
     <w:rsid w:val="00D0048F"/>
     <w:rsid w:val="00D4370D"/>
+    <w:rsid w:val="00DB3B41"/>
     <w:rsid w:val="00DC2155"/>
     <w:rsid w:val="00DD4D1E"/>
     <w:rsid w:val="00DD5A56"/>
     <w:rsid w:val="00DE6043"/>
     <w:rsid w:val="00DE635C"/>
     <w:rsid w:val="00DF20D1"/>
     <w:rsid w:val="00E12616"/>
     <w:rsid w:val="00E333A3"/>
     <w:rsid w:val="00E46B3E"/>
     <w:rsid w:val="00E513AE"/>
     <w:rsid w:val="00EA0A02"/>
     <w:rsid w:val="00EA1343"/>
     <w:rsid w:val="00EA455E"/>
     <w:rsid w:val="00EE7DBF"/>
     <w:rsid w:val="00F12230"/>
+    <w:rsid w:val="00F223B1"/>
     <w:rsid w:val="00F32C32"/>
     <w:rsid w:val="00F46A27"/>
     <w:rsid w:val="00F6411E"/>
     <w:rsid w:val="00F733D5"/>
     <w:rsid w:val="00FA4A02"/>
     <w:rsid w:val="00FC567A"/>
     <w:rsid w:val="00FD01EE"/>
     <w:rsid w:val="00FD222C"/>
     <w:rsid w:val="00FE6FBE"/>
     <w:rsid w:val="00FF1A03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
@@ -5134,51 +5286,50 @@
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E333A3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
     <w:name w:val="Nadpis 2 Char"/>
@@ -5225,51 +5376,50 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lrzxr">
     <w:name w:val="lrzxr"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00C85B8C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
     <w:name w:val="Nadpis 3 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E333A3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E333A3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00932514"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00845BE3"/>
@@ -5296,50 +5446,62 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003559D8"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezmezer">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003559D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="veczobr">
     <w:name w:val="vec_zobr"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00420DC6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="v9tjod">
     <w:name w:val="v9tjod"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="006C7CA3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D1BC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1518175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="172303077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -5466,50 +5628,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="566843044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="589892329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="598756507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="737704540">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -5664,72 +5839,85 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1824928043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1902279493">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2000377770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=/maps/place//data%3D!4m2!3m1!1s0x470935fe75b1a5cf:0x39672383c1544a4%3Fsa%3DX%26ved%3D1t:8290%26ictx%3D111&amp;ved=2ahUKEwiW47vo_bmQAxWrzwIHHbHjAoEQ4kB6BAguEAM&amp;usg=AOvVaw2BsMkCbZ4jS2JSVYe7dBQH" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=/maps/place//data%3D!4m2!3m1!1s0x47138c8e866bfe9d:0x919e3a53dc2ced41%3Fsa%3DX%26ved%3D1t:8290%26ictx%3D111&amp;ved=2ahUKEwj1zujYjKCNAxV-hP0HHcWVDqAQ4kB6BAg7EAM&amp;usg=AOvVaw21LhnuyRDHbHknjpkD6i1W" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=b06ca17eb305d03204888a76a16e1da4193a2ebff43e43ccf20a096f8836add5JmltdHM9MTc3NDgyODgwMA&amp;ptn=3&amp;ver=2&amp;hsh=4&amp;fclid=266c2f7b-b43e-6c42-0e94-3852b5656ddb&amp;u=a1aHR0cHM6Ly93d3cuYXRsYXNza29sc3R2aS5jei9zczY2My1zdHJlZG5pLXNrb2xhLXBydW15c2xvdmEtYS11bWVsZWNrYS1vcGF2YS1wcmlzcGV2a292YS1vcmdhbml6YWNl&amp;ntb=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=/maps/place//data%3D!4m2!3m1!1s0x470935fe75b1a5cf:0x39672383c1544a4%3Fsa%3DX%26ved%3D1t:8290%26ictx%3D111&amp;ved=2ahUKEwiW47vo_bmQAxWrzwIHHbHjAoEQ4kB6BAguEAM&amp;usg=AOvVaw2BsMkCbZ4jS2JSVYe7dBQH" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;source=web&amp;rct=j&amp;opi=89978449&amp;url=/maps/place//data%3D!4m2!3m1!1s0x47138c8e866bfe9d:0x919e3a53dc2ced41%3Fsa%3DX%26ved%3D1t:8290%26ictx%3D111&amp;ved=2ahUKEwj1zujYjKCNAxV-hP0HHcWVDqAQ4kB6BAg7EAM&amp;usg=AOvVaw21LhnuyRDHbHknjpkD6i1W" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5988,69 +6176,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>910</Words>
-  <Characters>5374</Characters>
+  <Words>988</Words>
+  <Characters>5830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6272</CharactersWithSpaces>
+  <CharactersWithSpaces>6805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gabriela Půdová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>